--- v0 (2026-05-21)
+++ v1 (2026-07-09)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R25d1e332ff064295be3e5e8964d859a2"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R1627652ef57e4a1b8261a463f138aa69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25d1e332ff064295be3e5e8964d859a2" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1627652ef57e4a1b8261a463f138aa69" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F134"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -1297,280 +1297,280 @@
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Spillvärme</x:v>
       </x:c>
       <x:c r="D61" s="3">
         <x:v>33238</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
         <x:v>1990</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
         <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>Spillvärme</x:v>
+        <x:v>Trä</x:v>
       </x:c>
       <x:c r="D62" s="3">
         <x:v>36891</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>7.3</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>Trä</x:v>
+        <x:v>Spillvärme</x:v>
       </x:c>
       <x:c r="D63" s="3">
         <x:v>36891</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>17</x:v>
+        <x:v>7.3</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>Spillvärme</x:v>
+        <x:v>Trä</x:v>
       </x:c>
       <x:c r="D64" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>2.2</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>Trä</x:v>
+        <x:v>Spillvärme</x:v>
       </x:c>
       <x:c r="D65" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>5.7</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Spillvärme</x:v>
       </x:c>
       <x:c r="D66" s="3">
         <x:v>40908</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Trä</x:v>
       </x:c>
       <x:c r="D67" s="3">
         <x:v>40908</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
         <x:v>7.1</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>Spillvärme</x:v>
+        <x:v>Trä</x:v>
       </x:c>
       <x:c r="D68" s="3">
         <x:v>41274</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>Trä</x:v>
+        <x:v>Spillvärme</x:v>
       </x:c>
       <x:c r="D69" s="3">
         <x:v>41274</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>9.1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Spillvärme</x:v>
       </x:c>
       <x:c r="D70" s="3">
         <x:v>41639</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
         <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>Trä</x:v>
       </x:c>
       <x:c r="D71" s="3">
         <x:v>41639</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
         <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>Trä</x:v>
+        <x:v>Spillvärme</x:v>
       </x:c>
       <x:c r="D72" s="3">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>6.7</x:v>
+        <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>Spillvärme</x:v>
+        <x:v>Trä</x:v>
       </x:c>
       <x:c r="D73" s="3">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>4.1</x:v>
+        <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Trä</x:v>
       </x:c>
       <x:c r="D74" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
         <x:v>6.1</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
@@ -1617,360 +1617,360 @@
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Trä</x:v>
       </x:c>
       <x:c r="D77" s="3">
         <x:v>42735</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
         <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>Spillvärme</x:v>
+        <x:v>Trä</x:v>
       </x:c>
       <x:c r="D78" s="3">
         <x:v>43100</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>3.2</x:v>
+        <x:v>6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>Trä</x:v>
+        <x:v>Spillvärme</x:v>
       </x:c>
       <x:c r="D79" s="3">
         <x:v>43100</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>6.9</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Spillvärme</x:v>
       </x:c>
       <x:c r="D80" s="3">
         <x:v>43465</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Trä</x:v>
       </x:c>
       <x:c r="D81" s="3">
         <x:v>43465</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
         <x:v>4.4</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>Trä</x:v>
+        <x:v>Spillvärme</x:v>
       </x:c>
       <x:c r="D82" s="3">
         <x:v>43830</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>10.7</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>Spillvärme</x:v>
+        <x:v>Trä</x:v>
       </x:c>
       <x:c r="D83" s="3">
         <x:v>43830</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>1.4</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>Spillvärme</x:v>
+        <x:v>Trä</x:v>
       </x:c>
       <x:c r="D84" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>2.7</x:v>
+        <x:v>15.1</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>Trä</x:v>
+        <x:v>Spillvärme</x:v>
       </x:c>
       <x:c r="D85" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>15.1</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>Trä</x:v>
+        <x:v>Spillvärme</x:v>
       </x:c>
       <x:c r="D86" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>28.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>Spillvärme</x:v>
+        <x:v>Trä</x:v>
       </x:c>
       <x:c r="D87" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>0.9</x:v>
+        <x:v>28.2</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>Trä</x:v>
+        <x:v>Spillvärme</x:v>
       </x:c>
       <x:c r="D88" s="3">
         <x:v>44926</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>34</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>Spillvärme</x:v>
+        <x:v>Trä</x:v>
       </x:c>
       <x:c r="D89" s="3">
         <x:v>44926</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>1.4</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>Trä</x:v>
+        <x:v>Spillvärme</x:v>
       </x:c>
       <x:c r="D90" s="3">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>30</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>Spillvärme</x:v>
+        <x:v>Trä</x:v>
       </x:c>
       <x:c r="D91" s="3">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>3</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>Trä</x:v>
+        <x:v>Spillvärme</x:v>
       </x:c>
       <x:c r="D92" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>25</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>Spillvärme</x:v>
+        <x:v>Trä</x:v>
       </x:c>
       <x:c r="D93" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>SE.8.2.2</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Fossil olja</x:v>
       </x:c>
       <x:c r="D94" s="3">
         <x:v>33238</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
         <x:v>1990</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
         <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
         <x:v>Bränslemix i fjärrvärmen</x:v>