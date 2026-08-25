--- v1 (2026-07-09)
+++ v2 (2026-08-25)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R1627652ef57e4a1b8261a463f138aa69"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="Ra796fb2ff7914a23a80a836aeb4e53b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1627652ef57e4a1b8261a463f138aa69" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra796fb2ff7914a23a80a836aeb4e53b6" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F134"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>